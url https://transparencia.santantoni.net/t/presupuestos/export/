--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -161,51 +161,51 @@
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347954001.%20Bases%20de%20ejecucion%20presupuesto%202026.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347962009.%20Informe%20economico%20financiero%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967015.%20Informe%20tecnico%20SS.SS..pdf , https://transparencia.santantoni.net/storage/uploads/1774348004061.%20Informe%20de%20secretaria%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348011065.%20INTERVENCIO%202025-1063%20informe%20de%20control%20permanente%20del%20calculo%20d.pdf , https://transparencia.santantoni.net/storage/uploads/1774348010064.%20INTERVENCIO%202025-1062%20Informe%20Intervencion%20Presupuesto%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348027101.%20informe%20de%20intervencion%20tras%20alegaciones.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347955002.%20resumen%20presupuesto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347964011.%20plan%20presupuestario%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347965012.%20Plan%20presupuestario%20Gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347966013.%2020241210ResolucionPlan%20disposicion%20Fondos%20-%20DECRETO%202018-3393%20Res.pdf , https://transparencia.santantoni.net/storage/uploads/1774347975028.%20Estado%20de%20ejecucion%20de%20gastos%20-%20economico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347976029.%20Estado%20de%20ejecucion%20de%20gastos%20-%20organico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977031.%20Estado%20de%20ejecucion%20de%20gastos%20-programas%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977030.%20Estado%20de%20ejecucion%20de%20gastos%20-%20por%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347978032.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347979033.%20Estado%20de%20situacion%20de%20ingresos%20-%20economico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347980034.%20Estado%20de%20situacion%20de%20ingresos%20-%20organico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347981035.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20cerrados%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347982040.%20BALANCE%20PYMES.pdf , https://transparencia.santantoni.net/storage/uploads/1774347997057.%20Remanente%20de%20tesoreria.pdf , https://transparencia.santantoni.net/storage/uploads/1774348001058.%20Resultado%20presupuestario.pdf</t>
   </si>
   <si>
     <t>17785906,72</t>
   </si>
   <si>
     <t>23433725,28</t>
   </si>
   <si>
     <t>184231,51</t>
   </si>
   <si>
     <t>1327510,49</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347982036.%20DECRETO%202025-2842%20Resolucion%20PR20253670%20-%20AJ%20DECRETO%20DE%20FINALIZAC.pdf , https://transparencia.santantoni.net/storage/uploads/1774347987045.%2001.00%20Liquidacion%20del%20presupuesto%20de%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347988046.%2001.01%20Liquidacion%20ingresos%20por%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989048.%2001.03%20Liquidacion%20ingresos%20ejercicios%20cerrados%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989047.%2001.02%20Liquidacion%20de%20ingresos%20por%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347990049.%2001.04%20Liquidacion%20ingresos%20ejercicios%20cerrados%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347991050.%2002.00%20Liquidacion%20de%20presupuesto%20de%20gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992052.%2002.02%20Liquidacion%20de%20gastos%20-%20organica-cap-detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992051.%2002.01%20Liquidacion%20de%20gastos-organica-programa%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347993053.%2002.03%20Liquidacion%20de%20gastos%20-%20economico%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347994054.%2002.04%20Liquidacion%20de%20gastos%20-%20resumen%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996056.%2002.06%20Liquidacion%20de%20gastos%20ejercicios%20cerrados%20-%20resumen%20capitul.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996055.%2002.05%20Liquidacion%20de%20gastos%20ejercicios%20cerrados.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf</t>
+    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/17839493776981.pdf</t>
   </si>
   <si>
     <t>[{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347959006.%20MEMORIA%20ECONOMICA%202026%20OSSAN.pdf","nombre":"Memoria econ\u00f3mica 2026 de OSSAN"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347961007.%20PAAIF%202026.pdf","nombre":"Programa anual de actuaci\u00f3n, inversi\u00f3n y financiaci\u00f3n (PAAIF) 2026 de Obres i Serveis Sant Antoni 2005, S.A."},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986044.%20PyG%20PYMES.pdf","nombre":"Cuenta de p\u00e9rdidas y ganancias PYME 2024 de Obres i Serveis Sant Antoni 2005, S.A.\n\nCUENTA DE P\u00c9RDIDAS Y GANANCIAS PYME 2024"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986041.%20MEMORIA%20PYME.pdf","nombre":"Memoria PYME del ejercicio 2024 de Obres i Serveis Sant Antoni 2005, S.A."}]</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223076BOI~1-Presupuestos-2025.PDF , https://transparencia.santantoni.net/storage/uploads/1739873223063.%20Providencia%20de%20Alcaldia-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223064.%20Informe%20de%20secretaria%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224088.%20Propuesta%20de%20Resolucion%20PR2025343%20-%20CO%20Pleno%20FINALIZACION.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224071.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223110.%20Anunci%20BOIB%2022%20de%2018-02-25%20aprovacio%20definitiva.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224102.%20Anuncio%20BOIB%20aprobacion%20definitiva%20presupuesto%20y%20plantilla%20CAST.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873224101.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223081.%20ALEGACIONES%20PRESUPUESTO%202025%20PSOE-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224089.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224097.%20Informe%20intervencion%20alegaciones%20ACFE%20al%20presupuesto%202025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872981002.%20Presupuesto%20de%20Ingresos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872985004.%20Presupuesto%20de%20Gastos%20por%20organica%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739872986003.%20Presupuesto%20de%20Gastos%20por%20capitulos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872990006.%20MEMORIA%20ECONOMICA%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873023013.%20Memoria%20Alcaldia%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872978001.%20Bases%20de%20ejecucion%20presupuesto%202025-Presupuestos-2025.pdf</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>[{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1739873015009.%20Estado%20de%20consolidacion%202025-Presupuestos-2025.pdf","nombre":"Estado de Consolidaci\u00f3n 2025"}]</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872988005.%20resumen%20presupustario-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739872992007.%20PAAIF%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873041016PLA~1-Presupuestos-2025.PDF , https://transparencia.santantoni.net/storage/uploads/1739873041017.%20Plan%20Presupuestario%20a%20Medio%20Plazo%20gastos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223061.%20Remanente%20de%20Tesoreria-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223067.%20Anexo%20I%20Resumen%20de%20capitulos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224066INF~1-Presupuestos-2025.PDF</t>
   </si>
   <si>
     <t xml:space="preserve">50732750,66 </t>
   </si>
   <si>
     <t>12554016,07</t>
   </si>
   <si>
     <t>22287472,93</t>
   </si>
   <si>
     <t>11660861,66</t>
   </si>
   <si>
     <t>4347496,22</t>
   </si>
   <si>
     <t>6637552,44</t>
   </si>
   <si>
-    <t>https://transparencia.santantoni.net/storage/uploads/1739873212048.%2001.00%20Liquidacion%20del%20presupuesto%20de%20ingresos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873212053.%2002.00.%20Liquidacion%20del%20presupuesto%20de%20gastos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223060.%20RESULTADO%20PRESUPUESTARIO%202023-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224062DEC~1-Presupuestos-2025.PDF</t>
+    <t>https://transparencia.santantoni.net/storage/uploads/1739873212048.%2001.00%20Liquidacion%20del%20presupuesto%20de%20ingresos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873212053.%2002.00.%20Liquidacion%20del%20presupuesto%20de%20gastos-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223060.%20RESULTADO%20PRESUPUESTARIO%202023-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224062DEC~1-Presupuestos-2025.PDF , https://transparencia.santantoni.net/storage/uploads/1782910103Cierre%20y%20Liquidaci%C3%B3n%20del%20Presupuesto%20-%202025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873021011.%20Anexo%20Estado%20deuda%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873109022.%20Anexo%20de%20Inversiones%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/175681657520250902_Otros_Anunci%20BOIB%20116%2002-09-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873023015.%20Informe%20tecnico%20SS.SS.-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873022012.%20Anexo%20Beneficios%20Fiscales-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873156033.%20Plantilla%20de%20Personal%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873156032.%20Pressupost%20Capitol%20I%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873023014.%20Anexo%20subvenciones%20nominativas%20ejercicio%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>[{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1739873202045.%20OSSANCuentas%20anuales%20PYME%202023FIRMA-Presupuestos-2025.pdf","nombre":"Memoria Presupuestos - OBRES I SERVEIS SANT ANTONI 2005, S.A."},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1739873198043.%20PyG%202023%20Firma-Presupuestos-2025.pdf","nombre":"Cuenta de p\u00e9rdidas y ganancias PYME"}]</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/170601958020240120_Anuncio%20BOIB%2010%202001-24%20Aprobaci%C3%B3n%20definitiva%20pressupost%20i%20plantilla.pdf , https://transparencia.santantoni.net/storage/uploads/1706019849170505023220240110_Resoluci%C3%B3n_DECRETO%202024-0075%20%5BResoluci%C3%B3n%20PR_2024_75%20-%20DECRETO%20DE%20FINALIZACI%C3%93N%5D.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/170617193320231116_Informe_Informe_Presupuesto%20de%20Ingresos%202024-4.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/170617167420231115_Informe%20RRHH%20Presupuesto%20Cap%C3%ADtulo%20I_Gastos%20de%20Personal%20y%20Plantilla%202024%20(Variaciones%20respecto%202023).pdf , https://transparencia.santantoni.net/storage/uploads/170617261820231116_Otros_Memoria%20econ%C3%B3mica_PRESUPUESTO%20DE%20GASTO%20POR%20CAPITULOS%202024-3.pdf , https://transparencia.santantoni.net/storage/uploads/170617261820231116_Otros_Memoria%20econ%C3%B3mica_PRESUPUESTO%20DE%20GASTO%20POR%20ORGANICA%202024-3.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/170617254820231116_Otros_Memoria_Memoria%20Alcaldia%202024.pdf , https://transparencia.santantoni.net/storage/uploads/170617270720231116_Otros_Memoria%20econ%C3%B3mica_PAAIF%202024.pdf , https://transparencia.santantoni.net/storage/uploads/170617270720231116_Otros_Memoria%20econ%C3%B3mica_MEMORIA%20ECON%C3%93MICA%202024-1.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/170617171620231115_Otros_Extracto%20de%20cuentas_Estado%20Ejecuci%C3%B3n%20Gastos%20Econ%C3%B3mico%20a%2030-09-23.pdf , https://transparencia.santantoni.net/storage/uploads/170617171520231115_Otros_Extracto%20de%20cuentas_Estado%20Ejecuci%C3%B3n%20Gastos%20Org%C3%A1nico%20a%2030-09-23.pdf , https://transparencia.santantoni.net/storage/uploads/170617171520231115_Otros_Extracto%20de%20cuentas_Estado%20Ejecuci%C3%B3n%20Gastos%20por%20Programa%2030-09-23.pdf , https://transparencia.santantoni.net/storage/uploads/170617251920231116_Otros_Plan_Bases%20de%20ejecuci%C3%B3n%20Presupuesto%202024-2.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1706171766202311~4.PDF , https://transparencia.santantoni.net/storage/uploads/170617176620231116_Informe_Informe%20t%C3%A9cnico_Informe%20de%20secretaria%202024.pdf , https://transparencia.santantoni.net/storage/uploads/170617176620231116_Informe_Informe%20de%20intervenci%C3%B3n%20_INTERVENCIO%202023-0843%20[Informe%20Intervenci%C3%B3n%20Presupuesto%202024].pdf , https://transparencia.santantoni.net/storage/uploads/170617193320231116_Informe_Informe_Informe%20economico%20financiero%202024.pdf , https://transparencia.santantoni.net/storage/uploads/170617246520240109_Informe_Informe%20t%C3%A9cnico_Informe%20RRHH%20Correcci%C3%B3n%20errores%20Plantilla%202024.pdf</t>
   </si>
@@ -1223,51 +1223,51 @@
     <col min="9" max="9" width="769" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="937" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="264" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="2293" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="2910" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="1290" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="1377" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="1015" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>