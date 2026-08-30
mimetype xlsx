--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -140,72 +140,72 @@
   <si>
     <t>entidades_participadas</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774348014068.%20Certificado%20de%20acuerdo.pdf , https://transparencia.santantoni.net/storage/uploads/1774348014066.%20Propuesta%20de%20Resolucion%20PR20255994%20-%20AJ%20Pleno%20FINALIZACION.pdf , https://transparencia.santantoni.net/storage/uploads/1774348015074.%20Anunci%20BOIB%20160%20041225.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/176788490520260105_Resoluci%C3%B3n_DECRETO%202026-0008%20[Resoluci%C3%B3n%20PR_2026_17%20-%20[AJ]%20DECRETO%20DE%20FINALIZACI%C3%93N].pdf , https://transparencia.santantoni.net/storage/uploads/177022794920260129_Publicaci%C3%B3n_Publicaci%C3%B3n%20Oficial%20en%20Bolet%C3%ADn_Anuncio%20BOIB%20aprobaci%C3%B3n%20definitiva%20presupuesto%20y%20plantilla%20CAST-1.pdf , https://transparencia.santantoni.net/storage/uploads/177022794920260131_Otros_BOIB%20n%C3%BAm.%2015%20de%2031%20de%20enero%20de%202026%20Aprobaci%C3%B3n%20plantilla%20org%C3%A1nica%20y%20Presupuesto%20del%20Ayuntamiento%20de%20Sant%20Antoni%20de%20Portma.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774348016077.%20V1.0%20PACMAALEGACIONES%20SAN%20ANTONIO%20PRESUPUESTOS%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348017083.%20Alegaciones%20Presupuesto%20PSOE%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348017080.%20V2.0-Alegaciones%202026%20presupuestos%20SANA%201.pdf , https://transparencia.santantoni.net/storage/uploads/1774348018094.%20INTERVENCIO%202026-0037%20Informe%20intervencion%20alegaciones%20al%20presupu.pdf , https://transparencia.santantoni.net/storage/uploads/1774348022095.%20INTERVENCIO%202026-0038%20Informe%20intervencion%20alegaciones%20al%20presupu.pdf , https://transparencia.santantoni.net/storage/uploads/1774348022095.%20INTERVENCIO%202026-0038%20Informe%20intervencion%20alegaciones%20al%20presupu.pdf , https://transparencia.santantoni.net/storage/uploads/1774348028104.%20Certificado%20de%20acuerdo.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347956003.%20presupuesto%20de%20ingresos.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347957004.%20presupuesto%20gastos%202026%20por%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347958005.%20presupuesto%20gastos%202026%20por%20organica.pdf , https://transparencia.santantoni.net/storage/uploads/1774347974026.%20Pressupost%20Capitol%20I%202026%20a%20Ple.pdf , https://transparencia.santantoni.net/storage/uploads/1774348025099.%20Presupuesto%20gastos%202026%20por%20capitulos%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/1774348026100.%20Presupuesto%20gastos%202026%20por%20organico%20Nuevo.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347971018.%20Memoria%20Alcaldia%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024097.%20Memoria%20de%20Alcaldia%20tras%20alegaciones.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347954001.%20Bases%20de%20ejecucion%20presupuesto%202026.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.santantoni.net/storage/uploads/1774347962009.%20Informe%20economico%20financiero%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967015.%20Informe%20tecnico%20SS.SS..pdf , https://transparencia.santantoni.net/storage/uploads/1774348004061.%20Informe%20de%20secretaria%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348011065.%20INTERVENCIO%202025-1063%20informe%20de%20control%20permanente%20del%20calculo%20d.pdf , https://transparencia.santantoni.net/storage/uploads/1774348010064.%20INTERVENCIO%202025-1062%20Informe%20Intervencion%20Presupuesto%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348027101.%20informe%20de%20intervencion%20tras%20alegaciones.pdf</t>
+    <t>https://transparencia.santantoni.net/storage/uploads/1774347962009.%20Informe%20economico%20financiero%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967015.%20Informe%20tecnico%20SS.SS..pdf , https://transparencia.santantoni.net/storage/uploads/1774348004061.%20Informe%20de%20secretaria%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348011065.%20INTERVENCIO%202025-1063%20informe%20de%20control%20permanente%20del%20calculo%20d.pdf , https://transparencia.santantoni.net/storage/uploads/1774348010064.%20INTERVENCIO%202025-1062%20Informe%20Intervencion%20Presupuesto%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348027101.%20informe%20de%20intervencion%20tras%20alegaciones.pdf , https://transparencia.santantoni.net/storage/uploads/1784107315Cumplimiento%20de%20los%20objetivos%20de%20estabilidad%20presupuestaria%20y%20sostenibilidad%20financiera..pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347955002.%20resumen%20presupuesto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347964011.%20plan%20presupuestario%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347965012.%20Plan%20presupuestario%20Gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347966013.%2020241210ResolucionPlan%20disposicion%20Fondos%20-%20DECRETO%202018-3393%20Res.pdf , https://transparencia.santantoni.net/storage/uploads/1774347975028.%20Estado%20de%20ejecucion%20de%20gastos%20-%20economico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347976029.%20Estado%20de%20ejecucion%20de%20gastos%20-%20organico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977031.%20Estado%20de%20ejecucion%20de%20gastos%20-programas%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977030.%20Estado%20de%20ejecucion%20de%20gastos%20-%20por%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347978032.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347979033.%20Estado%20de%20situacion%20de%20ingresos%20-%20economico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347980034.%20Estado%20de%20situacion%20de%20ingresos%20-%20organico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347981035.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20cerrados%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347982040.%20BALANCE%20PYMES.pdf , https://transparencia.santantoni.net/storage/uploads/1774347997057.%20Remanente%20de%20tesoreria.pdf , https://transparencia.santantoni.net/storage/uploads/1774348001058.%20Resultado%20presupuestario.pdf</t>
   </si>
   <si>
     <t>17785906,72</t>
   </si>
   <si>
     <t>23433725,28</t>
   </si>
   <si>
     <t>184231,51</t>
   </si>
   <si>
     <t>1327510,49</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347982036.%20DECRETO%202025-2842%20Resolucion%20PR20253670%20-%20AJ%20DECRETO%20DE%20FINALIZAC.pdf , https://transparencia.santantoni.net/storage/uploads/1774347987045.%2001.00%20Liquidacion%20del%20presupuesto%20de%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347988046.%2001.01%20Liquidacion%20ingresos%20por%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989048.%2001.03%20Liquidacion%20ingresos%20ejercicios%20cerrados%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989047.%2001.02%20Liquidacion%20de%20ingresos%20por%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347990049.%2001.04%20Liquidacion%20ingresos%20ejercicios%20cerrados%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347991050.%2002.00%20Liquidacion%20de%20presupuesto%20de%20gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992052.%2002.02%20Liquidacion%20de%20gastos%20-%20organica-cap-detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992051.%2002.01%20Liquidacion%20de%20gastos-organica-programa%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347993053.%2002.03%20Liquidacion%20de%20gastos%20-%20economico%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347994054.%2002.04%20Liquidacion%20de%20gastos%20-%20resumen%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996056.%2002.06%20Liquidacion%20de%20gastos%20ejercicios%20cerrados%20-%20resumen%20capitul.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996055.%2002.05%20Liquidacion%20de%20gastos%20ejercicios%20cerrados.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/17839493776981.pdf</t>
+    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/17839493776981.pdf , https://transparencia.santantoni.net/storage/uploads/17852410897623.pdf</t>
   </si>
   <si>
     <t>[{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347959006.%20MEMORIA%20ECONOMICA%202026%20OSSAN.pdf","nombre":"Memoria econ\u00f3mica 2026 de OSSAN"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347961007.%20PAAIF%202026.pdf","nombre":"Programa anual de actuaci\u00f3n, inversi\u00f3n y financiaci\u00f3n (PAAIF) 2026 de Obres i Serveis Sant Antoni 2005, S.A."},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986044.%20PyG%20PYMES.pdf","nombre":"Cuenta de p\u00e9rdidas y ganancias PYME 2024 de Obres i Serveis Sant Antoni 2005, S.A.\n\nCUENTA DE P\u00c9RDIDAS Y GANANCIAS PYME 2024"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986041.%20MEMORIA%20PYME.pdf","nombre":"Memoria PYME del ejercicio 2024 de Obres i Serveis Sant Antoni 2005, S.A."}]</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223076BOI~1-Presupuestos-2025.PDF , https://transparencia.santantoni.net/storage/uploads/1739873223063.%20Providencia%20de%20Alcaldia-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223064.%20Informe%20de%20secretaria%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224088.%20Propuesta%20de%20Resolucion%20PR2025343%20-%20CO%20Pleno%20FINALIZACION.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224071.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223110.%20Anunci%20BOIB%2022%20de%2018-02-25%20aprovacio%20definitiva.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224102.%20Anuncio%20BOIB%20aprobacion%20definitiva%20presupuesto%20y%20plantilla%20CAST.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873224101.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223081.%20ALEGACIONES%20PRESUPUESTO%202025%20PSOE-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224089.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224097.%20Informe%20intervencion%20alegaciones%20ACFE%20al%20presupuesto%202025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872981002.%20Presupuesto%20de%20Ingresos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872985004.%20Presupuesto%20de%20Gastos%20por%20organica%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739872986003.%20Presupuesto%20de%20Gastos%20por%20capitulos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872990006.%20MEMORIA%20ECONOMICA%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873023013.%20Memoria%20Alcaldia%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872978001.%20Bases%20de%20ejecucion%20presupuesto%202025-Presupuestos-2025.pdf</t>
   </si>
@@ -1199,75 +1199,75 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="2"/>
     <col min="2" max="2" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="721" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="800" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1112" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="152" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="728" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="449" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="769" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="937" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="1098" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="264" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="2293" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="2910" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="1377" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="1465" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="1015" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>