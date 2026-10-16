--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -161,51 +161,51 @@
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347954001.%20Bases%20de%20ejecucion%20presupuesto%202026.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347962009.%20Informe%20economico%20financiero%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967015.%20Informe%20tecnico%20SS.SS..pdf , https://transparencia.santantoni.net/storage/uploads/1774348004061.%20Informe%20de%20secretaria%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348011065.%20INTERVENCIO%202025-1063%20informe%20de%20control%20permanente%20del%20calculo%20d.pdf , https://transparencia.santantoni.net/storage/uploads/1774348010064.%20INTERVENCIO%202025-1062%20Informe%20Intervencion%20Presupuesto%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348027101.%20informe%20de%20intervencion%20tras%20alegaciones.pdf , https://transparencia.santantoni.net/storage/uploads/1784107315Cumplimiento%20de%20los%20objetivos%20de%20estabilidad%20presupuestaria%20y%20sostenibilidad%20financiera..pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347955002.%20resumen%20presupuesto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347964011.%20plan%20presupuestario%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347965012.%20Plan%20presupuestario%20Gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347966013.%2020241210ResolucionPlan%20disposicion%20Fondos%20-%20DECRETO%202018-3393%20Res.pdf , https://transparencia.santantoni.net/storage/uploads/1774347975028.%20Estado%20de%20ejecucion%20de%20gastos%20-%20economico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347976029.%20Estado%20de%20ejecucion%20de%20gastos%20-%20organico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977031.%20Estado%20de%20ejecucion%20de%20gastos%20-programas%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347977030.%20Estado%20de%20ejecucion%20de%20gastos%20-%20por%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347978032.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347979033.%20Estado%20de%20situacion%20de%20ingresos%20-%20economico%20a%2030-09-25.pdf , https://transparencia.santantoni.net/storage/uploads/1774347980034.%20Estado%20de%20situacion%20de%20ingresos%20-%20organico%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347981035.%20Estado%20de%20situacion%20de%20ingresos%20-%20capitulos%20cerrados%20a%2030-09-24.pdf , https://transparencia.santantoni.net/storage/uploads/1774347982040.%20BALANCE%20PYMES.pdf , https://transparencia.santantoni.net/storage/uploads/1774347997057.%20Remanente%20de%20tesoreria.pdf , https://transparencia.santantoni.net/storage/uploads/1774348001058.%20Resultado%20presupuestario.pdf</t>
   </si>
   <si>
     <t>17785906,72</t>
   </si>
   <si>
     <t>23433725,28</t>
   </si>
   <si>
     <t>184231,51</t>
   </si>
   <si>
     <t>1327510,49</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1774347982036.%20DECRETO%202025-2842%20Resolucion%20PR20253670%20-%20AJ%20DECRETO%20DE%20FINALIZAC.pdf , https://transparencia.santantoni.net/storage/uploads/1774347987045.%2001.00%20Liquidacion%20del%20presupuesto%20de%20ingresos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347988046.%2001.01%20Liquidacion%20ingresos%20por%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989048.%2001.03%20Liquidacion%20ingresos%20ejercicios%20cerrados%20concepto.pdf , https://transparencia.santantoni.net/storage/uploads/1774347989047.%2001.02%20Liquidacion%20de%20ingresos%20por%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347990049.%2001.04%20Liquidacion%20ingresos%20ejercicios%20cerrados%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347991050.%2002.00%20Liquidacion%20de%20presupuesto%20de%20gastos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992052.%2002.02%20Liquidacion%20de%20gastos%20-%20organica-cap-detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347992051.%2002.01%20Liquidacion%20de%20gastos-organica-programa%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347993053.%2002.03%20Liquidacion%20de%20gastos%20-%20economico%20detalle.pdf , https://transparencia.santantoni.net/storage/uploads/1774347994054.%2002.04%20Liquidacion%20de%20gastos%20-%20resumen%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996056.%2002.06%20Liquidacion%20de%20gastos%20ejercicios%20cerrados%20-%20resumen%20capitul.pdf , https://transparencia.santantoni.net/storage/uploads/1774347996055.%2002.05%20Liquidacion%20de%20gastos%20ejercicios%20cerrados.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/17839493776981.pdf , https://transparencia.santantoni.net/storage/uploads/17852410897623.pdf</t>
+    <t>https://transparencia.santantoni.net/storage/uploads/1774347961008.%20Anexo%20subvenciones%20nominativas%20ejercicio%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347963010.%20Anexo%20Beneficios%20Fiscales.pdf , https://transparencia.santantoni.net/storage/uploads/1774347967014.%20Anexo%20Estado%20deuda%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347970016.%20anexo%20presupuesto%20consolidado%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774347973019.%20anexo%20de%20inversiones%202026.pdf , https://transparencia.santantoni.net/storage/uploads/1774348002059.%20ANEXO%20I.pdf , https://transparencia.santantoni.net/storage/uploads/1774348003060.%20Providencia%20de%20Alcaldia.pdf , https://transparencia.santantoni.net/storage/uploads/1774348007062.%20anexo%20I%20Resumen%20de%20capitulos.pdf , https://transparencia.santantoni.net/storage/uploads/1774348009063.%20anexo%20II%20Plantilla%20Personal.pdf , https://transparencia.santantoni.net/storage/uploads/1774348024098.%20Anexo%20de%20Inversiones%202026%20Nuevo.pdf , https://transparencia.santantoni.net/storage/uploads/17839493776981.pdf , https://transparencia.santantoni.net/storage/uploads/17852410897623.pdf , https://transparencia.santantoni.net/storage/uploads/179136676920261006_Otros_Anunci BOIB 126 06-10-26.pdf</t>
   </si>
   <si>
     <t>[{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347959006.%20MEMORIA%20ECONOMICA%202026%20OSSAN.pdf","nombre":"Memoria econ\u00f3mica 2026 de OSSAN"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347961007.%20PAAIF%202026.pdf","nombre":"Programa anual de actuaci\u00f3n, inversi\u00f3n y financiaci\u00f3n (PAAIF) 2026 de Obres i Serveis Sant Antoni 2005, S.A."},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986044.%20PyG%20PYMES.pdf","nombre":"Cuenta de p\u00e9rdidas y ganancias PYME 2024 de Obres i Serveis Sant Antoni 2005, S.A.\n\nCUENTA DE P\u00c9RDIDAS Y GANANCIAS PYME 2024"},{"enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/1774347986041.%20MEMORIA%20PYME.pdf","nombre":"Memoria PYME del ejercicio 2024 de Obres i Serveis Sant Antoni 2005, S.A."}]</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223076BOI~1-Presupuestos-2025.PDF , https://transparencia.santantoni.net/storage/uploads/1739873223063.%20Providencia%20de%20Alcaldia-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223064.%20Informe%20de%20secretaria%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224088.%20Propuesta%20de%20Resolucion%20PR2025343%20-%20CO%20Pleno%20FINALIZACION.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224071.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873223110.%20Anunci%20BOIB%2022%20de%2018-02-25%20aprovacio%20definitiva.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224102.%20Anuncio%20BOIB%20aprobacion%20definitiva%20presupuesto%20y%20plantilla%20CAST.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739873224101.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873223081.%20ALEGACIONES%20PRESUPUESTO%202025%20PSOE-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224089.%20Certificado%20de%20acuerdo-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873224097.%20Informe%20intervencion%20alegaciones%20ACFE%20al%20presupuesto%202025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872981002.%20Presupuesto%20de%20Ingresos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872985004.%20Presupuesto%20de%20Gastos%20por%20organica%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739872986003.%20Presupuesto%20de%20Gastos%20por%20capitulos%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872990006.%20MEMORIA%20ECONOMICA%202025-Presupuestos-2025.pdf , https://transparencia.santantoni.net/storage/uploads/1739873023013.%20Memoria%20Alcaldia%202025-Presupuestos-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1739872978001.%20Bases%20de%20ejecucion%20presupuesto%202025-Presupuestos-2025.pdf</t>
   </si>
@@ -1223,51 +1223,51 @@
     <col min="9" max="9" width="769" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="1098" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="264" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="2293" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="2910" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="1465" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="1593" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="1015" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>