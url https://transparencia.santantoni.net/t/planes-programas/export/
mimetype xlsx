--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -12,86 +12,117 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>objetivos</t>
   </si>
   <si>
     <t>actividades_previstas</t>
   </si>
   <si>
     <t>medios_necesarios</t>
   </si>
   <si>
     <t>estimacion_temporal</t>
   </si>
   <si>
     <t>responsable</t>
   </si>
   <si>
     <t>indicadores_evaluacion</t>
   </si>
   <si>
     <t>grado_cumplimiento</t>
   </si>
   <si>
     <t>documento_pdf_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
+  </si>
+  <si>
+    <t>30-04-2026</t>
+  </si>
+  <si>
+    <t>I Plan de Igualdad Interno del Ayuntamiento de Sant Antoni de Portmany 2025-2029</t>
+  </si>
+  <si>
+    <t>Promover la igualdad efectiva entre mujeres y hombres en el ámbito interno del Ayuntamiento de Sant Antoni de Portmany, difundiendo y visibilizando una cultura organizativa comprometida con la igualdad de oportunidades. El Plan tiene como finalidad eliminar obstáculos normativos, estructurales, culturales y organizativos que dificulten la igualdad real en la organización, especialmente en materia de acceso al empleo público, carrera profesional, clasificación profesional, formación, condiciones de trabajo, conciliación, retribuciones, prevención del acoso, derechos de las víctimas de violencia de género, comunicación y transversalidad de la perspectiva de género.</t>
+  </si>
+  <si>
+    <t>El Plan prevé actuaciones en distintos ámbitos de la gestión interna del Ayuntamiento: formación en igualdad para el personal responsable de los procesos selectivos; incorporación de la perspectiva de género en el acceso al empleo público y en la carrera profesional; revisión de la clasificación profesional y de las condiciones de trabajo; medidas de formación, conciliación y corresponsabilidad; actuaciones para corregir posibles desigualdades retributivas; difusión y aplicación del protocolo frente al acoso sexual y por razón de sexo; protección de los derechos laborales de las víctimas de violencia de género; incorporación de la perspectiva de género en la prevención de riesgos laborales; difusión interna del Plan de Igualdad y acciones de comunicación inclusiva.
+Certificado de acuerdo</t>
+  </si>
+  <si>
+    <t>Los medios materiales, humanos y económicos necesarios para la implantación, seguimiento y evaluación se identifican en cada una de las actuaciones del Plan mediante los apartados de responsables, recursos y presupuesto. Con carácter general, se prevé la intervención de Recursos Humanos, la Comisión de Seguimiento, responsables de comunicación, prevención de riesgos laborales y, en su caso, apoyo externo especializado. Entre los recursos materiales previstos figuran medios informáticos, conexión a internet, documentación del Plan, espacios físicos y recursos propios de los departamentos implicados.</t>
+  </si>
+  <si>
+    <t>El Plan tiene una vigencia de cuatro años. El documento establece una planificación de actuaciones por niveles de prioridad: nivel 1, acciones a implementar entre 2025 y 2026; nivel 2, entre 2026 y 2027; nivel 3, entre 2027 y 2028; y nivel 4, entre 2028 y 2029. Además, se prevén evaluaciones parciales a los 12, 24, 36 y 48 meses, así como una evaluación final tras la finalización de la vigencia del Plan.</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Sant Antoni de Portmany, a través de los departamentos responsables de cada actuación, especialmente Recursos Humanos, Comunicación y Prevención de Riesgos Laborales, junto con la Comisión de Seguimiento del Plan de Igualdad. La Comisión Negociadora y de seguimiento actúa como órgano de referencia para impulsar el Plan, realizar el seguimiento anual y garantizar su cumplimiento.</t>
+  </si>
+  <si>
+    <t>El Plan incorpora indicadores específicos para cada actuación, tanto cuantitativos como cualitativos. Entre ellos se incluyen informes de seguimiento, fichas técnicas de campañas, número de acciones de difusión realizadas, número de personas asistentes desagregadas por sexo, evidencias documentales de recursos habilitados, informes de medios incorporados con perspectiva de género y grado de ejecución de cada medida. Anualmente se elaborará un informe con los resultados del seguimiento, el grado de cumplimiento de las medidas, las dificultades encontradas y las propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>El Plan prevé un sistema de seguimiento anual para determinar qué actuaciones se han ejecutado, cuáles están en proceso y cuáles no se han ejecutado. No consta en la documentación aportada un informe posterior de evaluación del grado de cumplimiento, por lo que debe indicarse como pendiente de valoración mediante los informes anuales previstos.</t>
+  </si>
+  <si>
+    <t>https://transparencia.santantoni.net/storage/uploads/1778751008I PLAN DE IGUALDAD INTERNO Ayuntamiento de Sant Antoni de Portmany.pdf</t>
   </si>
   <si>
     <t>25-09-2025</t>
   </si>
   <si>
     <t>Plan económico-financiero 2024-2026</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/175888598820250925_Certificado_Certificado de acuerdos_Certificado de acuerdo-1.pdf</t>
   </si>
   <si>
     <t>28-04-2025</t>
   </si>
   <si>
     <t>IV Plan Municipal de Drogas de Sant Antoni de Portmany</t>
   </si>
   <si>
     <t>• Establecer un marco estable y dinámico de acciones preventivas y de reducción de daños.
 • Promover hábitos de vida saludable y retrasar la edad de inicio en conductas adictivas.
 • Fomentar la participación de la comunidad, centros educativos y familias.
 • Coordinar ofertas y controles de consumo (alcohol, tabaco, drogas, juego).
 • Formar a profesionales municipales y evaluar continuamente resultados.</t>
   </si>
   <si>
     <t>• Campañas informativas en días mundiales (sin tabaco, sin drogas).• Talleres de habilidades sociales y gestión emocional en escuelas de verano y “Espai Jove”.• Programas en centros educativos sobre tecnologías, juego y sustancias.• Atención personalizada a menores y familias.• Dispositivos de Policía Referente y controles anti-botellón.• Cursos de formación para técnicos y monitores.• Reuniones trimestrales de la Mesa Intersectorial de Salud.</t>
@@ -157,51 +188,51 @@
     <t>https://transparencia.santantoni.net/storage/uploads/1677851063Resolució Govern retirada posidònia Sant Antoni de Portmany.pdf</t>
   </si>
   <si>
     <t>01-05-2022</t>
   </si>
   <si>
     <t>Plan de calidad del paisaje urbano del casco antiguo de Sant Antoni de Portmany</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1682324493Plan de calidad del paisaje urbano - mayo 2022.pdf</t>
   </si>
   <si>
     <t>26-04-2022</t>
   </si>
   <si>
     <t>PROTOCOL DE RETIRADA DE LA POSIDONIA OCEANICA A LES PLATGES DEL MUNICIPI
 DE SANT ANTONI DE PORTMANY</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1677850972PROTOCOL DE RETIRADA DE LA POSIDONIA OCEANICA A LES PLATGES DEL MUNICIPI.pdf</t>
   </si>
   <si>
     <t>31-03-2022</t>
   </si>
   <si>
-    <t xml:space="preserve">I PLAN DE IGUALDAD DE SANT ANTONI DE PORTMANY </t>
+    <t>I Plan de Igualdad de Sant Antoni de Portmany</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1674124531Plan de igualdad.pdf</t>
   </si>
   <si>
     <t>04-03-2022</t>
   </si>
   <si>
     <t>Alimenta't amb salut</t>
   </si>
   <si>
     <t>https://transparencia.santantoni.net/storage/uploads/1677852335Programa alimenta't amb salut.pdf</t>
   </si>
   <si>
     <t>01-03-2021</t>
   </si>
   <si>
     <t>Plan de gestión sostenible del agua y del Plan de emergencia ante situaciones de sequía</t>
   </si>
   <si>
     <t> 1. Proponer un conjunto de actuaciones y actividades que permitan evitar el deterioro delos recursos hídricos disponibles, reducir la demanda de agua y mejorar la eficiencia delos sistemas de abastecimiento y consumo de agua.
 2. Proponer medidas para garantizar la disponibilidad del agua necesaria para asegurar lasalud y el bienestar de la población y minimizar los efectos negativos, coyunturales opersistentes, sobre el abastecimiento urbano.
 3. Proponer medidas que contribuyan a evitar o minimizar los efectos negativos de lasequía sobre el estado ecológico de las masas de agua y garantizar el abastecimientourbano.
 Anexo I
 Anexo II</t>
@@ -576,68 +607,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="106" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="82" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="792" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="915" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="714" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="481" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="469" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="694" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="409" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="165" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
@@ -652,255 +683,290 @@
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>327</v>
+        <v>365</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
+      <c r="D2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
       <c r="K2" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-      <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>182</v>
+        <v>313</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="K5" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K9" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="K10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K12" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="K13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
+        <v>147</v>
+      </c>
+      <c r="B14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="1">
         <v>177</v>
       </c>
-      <c r="B14" t="s">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">