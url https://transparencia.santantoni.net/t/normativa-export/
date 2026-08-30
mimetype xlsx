--- v0 (2026-04-14)
+++ v1 (2026-08-30)
@@ -12,130 +12,166 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>tipo</t>
   </si>
   <si>
     <t>objeto</t>
   </si>
   <si>
     <t>estado_tramitacion</t>
   </si>
   <si>
     <t>participacion_ciudadana</t>
   </si>
   <si>
     <t>fecha_entrada_vigor</t>
   </si>
   <si>
     <t>fecha_derogacion</t>
   </si>
   <si>
     <t>documentacion_tramitacion</t>
   </si>
   <si>
     <t>documentacion_modificaciones</t>
   </si>
   <si>
     <t>sentencias</t>
   </si>
   <si>
     <t>documentacion_definitiva</t>
   </si>
   <si>
     <t>documento_id</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ordenanza reguladora del régimen tarifario aplicable a la gestión de abastecimiento de agua potable y saneamiento en Sant Antoni de Portmany</t>
+  </si>
+  <si>
+    <t>Ordenanza reguladora</t>
+  </si>
+  <si>
+    <t>Aprobación definitiva</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal n.º 33 reguladora de las tasas para la utilización de las instalaciones y servicios de las escoletes de titularidad municipal</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal</t>
+  </si>
+  <si>
+    <t>Regular las tasas por la asistencia a las escoletes de titularidad municipal y por la utilización de sus instalaciones y servicios.</t>
+  </si>
+  <si>
+    <t>26-07-2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal n.º 35 reguladora de la tasa por la prestación del servicio de aseos de carácter público en el municipio de Sant Antoni de Portmany</t>
+  </si>
+  <si>
+    <t>Regular la tasa por la utilización de los aseos de carácter público instalados en el término municipal de Sant Antoni de Portmany</t>
+  </si>
+  <si>
+    <t>25-07-2026</t>
+  </si>
+  <si>
+    <t>Reglamento de organización y funcionamiento del Consell Escolar Municipal de Sant Antoni de Portmany</t>
+  </si>
+  <si>
+    <t>Reglamento</t>
+  </si>
+  <si>
+    <t>Regular la organización y el funcionamiento del Consell Escolar Municipal de Sant Antoni de Portmany, órgano de consulta y participación de los sectores sociales afectados en la programación de la enseñanza no universitaria del municipio.</t>
+  </si>
+  <si>
+    <t>23-05-2026</t>
+  </si>
+  <si>
     <t>Ordenanza Fiscal nº 1 Impuesto Bienes Inmuebles Ajuntament Sant Antoni de Portmany</t>
   </si>
   <si>
-    <t>Ordenanza fiscal</t>
-[...4 lines deleted...]
-  <si>
     <t>28-11-2024</t>
   </si>
   <si>
     <t>Ordenanza Fiscal nº 12 reguladora de la tasa de puestos, barracas, casetas de vetna, espectáculos o atracciones situados en terreno de uso publico e industrias callejeras ambulantes</t>
   </si>
   <si>
     <t>24-11-2024</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº3 Impuesto sobre el incremento del valor de los terrenos 2023</t>
   </si>
   <si>
     <t>01-06-2023</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/16856123845259.pdf , </t>
   </si>
   <si>
     <t>[{"nombre":"3 de Agosto de 2024. Aprobaci\u00f3n definitiva de la modificaci\u00f3n de la Ordenanza fiscal n\u00fam. 3 Impuesto sobre el incremento del valor de los terrenos de naturaleza urbana","enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/172302228720240807_Otros_Anuncio%20BOIB%20102%2003_08_2024.pdf"}]</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/1683715993ordenanca-fiscal-num.-3-impost-sobre-l'increment-de-valor-dels-terrenys-de-naturalesa-urbana.pdf , https://transparencia.santantoni.net/storage/uploads/16856123845259.pdf , </t>
   </si>
   <si>
     <t>Ordenanza reguladora de la prestación patrimonial de carácter no tributario derivada de la gestión del servicio público de abastecimiento de agua potable y saneamiento en Sant Antoni de Portmany</t>
   </si>
   <si>
-    <t>Ordenanza reguladora</t>
-[...1 lines deleted...]
-  <si>
     <t>05-04-2022</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167765959820220111_Informe_Informe%20jur%C3%ADdico_Informe%20jur%C3%ADdico.pdf , https://transparencia.santantoni.net/storage/uploads/167765959820220111_Informe_Informe%20jur%C3%ADdico_Informe%20jur%C3%ADdico.pdf , https://transparencia.santantoni.net/storage/uploads/167765959820220111_Otros_Proyecto%20de%20ordenanza%20municipal.pdf , </t>
   </si>
   <si>
     <t>[{"nombre":"20\/05\/2023 - Aprobaci\u00f3n definitiva de la modificaci\u00f3n de la Ordenanza reguladora de la prestaci\u00f3n patrimonial de car\u00e1cter no tributario derivada de la gesti\u00f3n del servicio p\u00fablico de abastecimiento de agua potable y saneamiento en Sant Antoni de Portmany","enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/17755500491708330251Aprobaci%C3%B3n%20definitiva%20de%20la%20modificaci%C3%B3n%20de%20la%20Ordenanza%20reguladora%20de%20la%20prestaci%C3%B3n%20patrimonial%20de%20car%C3%A1cter%20no%20tributario%20derivada%20de%20la.pdf"},{"nombre":"06\/06\/2024 - Aprobaci\u00f3n definitiva de la modificaci\u00f3n de la ordenanza reguladora de la prestaci\u00f3n patrimonial de car\u00e1cter no tributario derivada de la gesti\u00f3n del servicio p\u00fablico de abastecimiento de agua potable y saneamiento en Sant Antoni de Portmany","enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/17755500491717680228BOIB%20N%C2%BA%2076%20de%20fecha%206%20de%20junio%20de%202024-%20Aprobaci%C3%B3n%20definitiva%20de%20la%20modificaci%C3%B3n%20de%20la%20ordenanza%20reguladora%20de%20la%20prestaci%C3%B3n%20pat.pdf"},{"nombre":"02\/04\/2026 - Aprobaci\u00f3n definitiva de la modificaci\u00f3n de la ordenanza reguladora de la prestaci\u00f3n patrimonial de car\u00e1cter no tributario derivada de la gesti\u00f3n del servicio p\u00fablico de abastecimiento de agua potable y saneamiento en Sant Antoni de Portmany","enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/17755500513302%20(1).pdf"}]</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/17755500481708330474Aprobaci%C3%B3n%20definitiva%20de%20la%20Ordenanza%20reguladora%20de%20la%20prestaci%C3%B3n%20patrimonial%20de%20car%C3%A1cter%20no%20tributario%20derivada%20de%20la%20gesti%C3%B3n%20d.pdf , </t>
   </si>
   <si>
     <t>Ordenanza municipal reguladora del ruido y las vibraciones del Ayuntamiento de Sant Antoni de Portmany [Texto consolidado</t>
   </si>
   <si>
     <t>Aprobación Definitiva</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167766460220201007_Otros_Ordenan%C3%A7a%20municipal%20reguladora%20de%20la%20remor%20i%20les%20vibracions%20de%20l'Ajuntament%20de%20Sant%20Antoni%20de%20Portmany%20%5BText%20consolitat%5D.pdf , </t>
   </si>
   <si>
     <t>Ordenanza municipal reguladora de los servicios urbanos e interurbanos de transportes en automóviles ligeros (auto taxis)</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167766457320180726_Ordenan%C3%A7a%20municipal%20reguladora%20dels%20serveis%20urbans%20i%20interurbans%20de%20transports%20en%20autom%C3%B2bils%20lleugers%20(autotaxis).pdf , </t>
@@ -281,78 +317,168 @@
   <si>
     <t>Ordenanza fiscal Nº27 Precio público por la prestación de servicios en las playas 2025</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº29 Tasa por conexión a la red y uso del servicio de alcantarillado 2025</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº30 Precio público por el suministro de agua 2025</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº31 Tasa por la recogida de animales domésticos 2025</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº32 Tasa por la utilización de los vertederos de la isla de Ibiza 2025</t>
   </si>
   <si>
     <t>Ordenanza fiscal reguladora del sistema especial de pago fraccionado de tributos del Ayuntamiento de Sant Antoni de Portmany 2025</t>
   </si>
   <si>
     <t>Callejero Fiscal</t>
   </si>
   <si>
     <t>Ordenanza fiscal nº 24 reguladora de las tasas por recogida de basuras y utilización del vertedero.</t>
   </si>
   <si>
+    <t>Ordenanza fiscal Nº 1 Impuesto sobre bienes inmuebles 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 2 Impuesto sobre vehículos de tracción mecánica 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 3 Impuesto sobre el incremento del valor de los terrenos 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 4 Impuesto sobre actividades económicas 2026</t>
+  </si>
+  <si>
     <t>Aprobación definitiva de la modificación de la Ordenanza municipal reguladora del ruido y las  vibraciones</t>
   </si>
   <si>
+    <t>Ordenanza fiscal Nº 5 Impuesto sobre construcciones, instalaciones y obras 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 6 Tasa por expedición de documentos administrativos y otras licencias 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 7 Tasa por recogida y retirada de vehículos 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 8 Tasa por licencias urbanísticas 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 9 Tasa de cementerio municipal 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 10 Tasa por licencia de apertura de establecimientos 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 12 Tasa por puestos, barracas, casetas de venta, espectáculos o atracciones situados en terreno de uso público e industrias callejeras ambulantes 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 13 Tasa por la utilización de columnas, carteles y otras instalaciones para la exhibición de anuncios 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 14 Tasa por entrada de vehículos a través de las aceras y reservas de vía pública para aparcamiento, carga y descarga de mercancías de cualquier clase 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 17 Tasa por prestar servicios especiales por parte de la Policía Local a quienes lo soliciten o en actos públicos de índole privado 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 18 Tasa por ocupación de terrenos de uso público con mercancías, materiales de construcción, escombros, vallas, puntales, asnillas y otras instalaciones 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 19 Tasa por la realización de la actividad de publicidad dinámica 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 20 Tasa por ocupación de terrenos de uso público por mesas, sillas y otros artículos con finalidad lucrativa 2026</t>
+  </si>
+  <si>
     <t>Modificación del Reglamento del servicio público de cementerios y servicios funerarios municipales del municipio de Sant Antoni de Portmany</t>
   </si>
   <si>
-    <t>Reglamento</t>
+    <t>Ordenanza fiscal Nº 21 Tasa por aprovechamiento especial del dominio público local 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 23 Tasa por la utilización privativa de las instalaciones municipales 2026</t>
   </si>
   <si>
     <t>Reglamento Interno de la Policía Local para la Gestión de la Realización de Servicios Extraordinarios</t>
   </si>
   <si>
+    <t>[{"nombre":"Modificaci\u00f3n de Reglamento municipal - Reglamento Interno de la Polic\u00eda Local para la Gesti\u00f3n de\nla Realizaci\u00f3n de Servicios Extraordinarios","enlace":"https:\/\/transparencia.santantoni.net\/storage\/uploads\/178644495120260810_Otros_BOIB%20n%C3%BAm%2099%20de%208%20de%20agosto.%20Modificaci%C3%B3n%20de%20Reglamento%20municipal%20-%20Reglamento%20Interno%20de%20la%20Polic%C3%ADa%20Local%20para%20la.pdf"}]</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 24 Tasas por recogida de basuras y utilización del vertedero 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">Modificación de la Ordenanza nº 24 Tasas por recogida de basura y utilización de vertedero </t>
   </si>
   <si>
     <t>Tasas</t>
   </si>
   <si>
     <t>Aprobación inicial</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167412976020211112_Acuerdo_Providencia%20del%20Regidor%20solicitando%20Informes.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Informe_Informe%20de%20Secretar%C3%ADa.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Otros_Proyecto_Proyecto%20modificaci%C3%B3n%20Ordenanza%20Fiscal.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Informe_A)%20Informe%20T%C3%A9cnico-Econ%C3%B3mico%20para%20la%20Modifica.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Acuerdo_Borrador%20Informe-propuesta%20de%20acuerdo.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Informe_INTERVENCIO%202021-0474%20%5BInforme%20de%20Intervenci%C3%B3.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Informe_Informe-propuesta%20de%20acuerdo.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Informe_Enmienda%205131-2021.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Certificado_Certificado%20de%20acuerdos_Certificado%20de%20ac.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Publicaci%C3%B3n_Publicaci%C3%B3n%20Oficial%20en%20Bolet%C3%ADn_Anuncio%20ap.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_Anuncio%20BOIB%20151%202_11_2021.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Comunicaci%C3%B3n_Oficio_Oficio%20al%20Institut%20Balear%20de%20la%20D.pdf , https://transparencia.santantoni.net/storage/uploads/167413035520211112_Acuse%20de%20recibo_Recibo_Minuta-2021-S-RE-6140.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_Publicaci%C3%B3n_Edicto_Anunci%20Premsa.pdf , https://transparencia.santantoni.net/storage/uploads/167412976020211112_211104%20DIARIO%20DE%20IBIZA%20Bandos%20basuras%20y%20pago%20fraccion.pdf , https://transparencia.santantoni.net/storage/uploads/167412976120211112_211104%20PERIODICO%20DE%20IBIZA%20Bandos%20IBI%20basuras.pdf , </t>
   </si>
   <si>
     <t>Reglamento del servicio público de cementerios y servicios funerarios municipales del municipio de Sant Antoni de Portmany</t>
   </si>
   <si>
+    <t>Ordenanza fiscal Nº 25 Tasa para la utilización de espacios socioculturales municipales, ceremonias y matrimonios 2026</t>
+  </si>
+  <si>
     <t>Reglamento Interno de funcionamiento de la Mesa General de Negociación Común del Ayuntamiento de Sant Antoni de Portmany</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 26 Tasa por estacionamiento de vehículos de tracción mecánica en las vías públicas municipales 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 27 Precio público por la prestación de servicios en las playas 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 29 Tasa por conexión a la red y uso del servicio de alcantarillado 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 30 Precio público por el suministro de agua 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 31 Tasa por la recogida de animales domésticos 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 32 Tasa para la utilización de los vertederos de la isla de Ibiza 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 33 Tasas para la utilización de las instalaciones y servicios de la escoleta municipal de Can Coix 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal Nº 34 Tasas para el servicio de ayuda a domicilio 2026</t>
+  </si>
+  <si>
+    <t>Ordenanza fiscal reguladora del sistema especial de pago fraccionado de tributos del Ayuntamiento de Sant Antoni de Portmany 2026</t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº1 Impuestos Bienes Inmuebles 2021</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167767296520210318_ORDENAN%C3%87A%20FISCAL%20N%C3%9AM.%201%20IMPOST%20SOBRE%20B%C3%89NS%20IMMOBLES.pdf , </t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº2 Impuestos Sobre Vehiculos de Tracción Mecánica 2021</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167767296620210318_ORDENAN%C3%87A%20FISCAL%20N%C3%9AM.%202%20IMPOST%20SOBRE%20ELS%20VEHICLES%20DE%20TRACCI%C3%93%20MEC%C3%80NICA.pdf , </t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº3 Impuesto Sobre El Incremento del Valor de los Terrenos 2021</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167767296620210318_ORDENAN%C3%87A%20FISCAL%20N%C3%9AM.%203%20IMPOST%20SOBRE%20L'INCREMENT%20DE%20VALOR%20DELS%20TERRENYS%20DE%20NATURALESA%20URBANA.pdf , </t>
   </si>
   <si>
     <t>Ordenanza fiscal Nº4 del Impuesto Sobre actividades Económicas 2021</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santantoni.net/storage/uploads/167767296620210318_ORDENAN%C3%87A%20FISCAL%20N%C3%9AM.%204%20IMPOST%20SOBRE%20ACTIVITATS%20ECON%C3%92MIQUES.pdf , </t>
   </si>
@@ -1359,62 +1485,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z166"/>
+  <dimension ref="A1:Z200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="229" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="2522" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="1853" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="370" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -1438,3264 +1564,3866 @@
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>1887</v>
+        <v>2739</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="M2">
-        <v>43340</v>
+        <v>68655</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>1717</v>
+        <v>2737</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M3">
-        <v>41162</v>
+        <v>68479</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>1219</v>
+        <v>2736</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...7 lines deleted...]
-      <c r="L4" t="s">
         <v>23</v>
       </c>
       <c r="M4">
-        <v>20724</v>
+        <v>68477</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>1175</v>
+        <v>2687</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="J5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
-        <v>64570</v>
+        <v>66729</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>1024</v>
+        <v>1887</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>15</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
       </c>
       <c r="M6">
-        <v>15836</v>
+        <v>43340</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>1025</v>
+        <v>1717</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" t="s">
         <v>31</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
-        <v>15835</v>
+        <v>41162</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>1026</v>
+        <v>1219</v>
       </c>
       <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="L8" t="s">
         <v>36</v>
       </c>
       <c r="M8">
-        <v>15818</v>
+        <v>20724</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>1027</v>
+        <v>1175</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>15</v>
+      </c>
+      <c r="G9" t="s">
+        <v>38</v>
+      </c>
+      <c r="I9" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" t="s">
+        <v>40</v>
       </c>
       <c r="L9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M9">
-        <v>15819</v>
+        <v>64570</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M10">
-        <v>15834</v>
+        <v>15836</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M11">
-        <v>63502</v>
+        <v>15835</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M12">
-        <v>15822</v>
+        <v>15818</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M13">
-        <v>15823</v>
+        <v>15819</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M14">
-        <v>15824</v>
+        <v>15834</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>15</v>
+      </c>
+      <c r="J15" t="s">
+        <v>54</v>
       </c>
       <c r="L15" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M15">
-        <v>15832</v>
+        <v>63502</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M16">
-        <v>15826</v>
+        <v>15822</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M17">
-        <v>15831</v>
+        <v>15823</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M18">
-        <v>15828</v>
+        <v>15824</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L19" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M19">
-        <v>15829</v>
+        <v>15832</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L20" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M20">
-        <v>15830</v>
+        <v>15826</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>2069</v>
+        <v>1035</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>43</v>
+      </c>
+      <c r="L21" t="s">
+        <v>67</v>
       </c>
       <c r="M21">
-        <v>49157</v>
+        <v>15831</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>2070</v>
+        <v>1036</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>43</v>
+      </c>
+      <c r="L22" t="s">
+        <v>69</v>
       </c>
       <c r="M22">
-        <v>49158</v>
+        <v>15828</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>2071</v>
+        <v>1037</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>43</v>
+      </c>
+      <c r="L23" t="s">
+        <v>71</v>
       </c>
       <c r="M23">
-        <v>49160</v>
+        <v>15829</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>2072</v>
+        <v>1038</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>43</v>
+      </c>
+      <c r="L24" t="s">
+        <v>74</v>
       </c>
       <c r="M24">
-        <v>49162</v>
+        <v>15830</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>2073</v>
+        <v>2069</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="M25">
-        <v>49164</v>
+        <v>49157</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>2074</v>
+        <v>2070</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="M26">
-        <v>49166</v>
+        <v>49158</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>2075</v>
+        <v>2071</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="M27">
-        <v>49169</v>
+        <v>49160</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>2076</v>
+        <v>2072</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="M28">
-        <v>49171</v>
+        <v>49162</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1">
-        <v>2077</v>
+        <v>2073</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="M29">
-        <v>49173</v>
+        <v>49164</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1">
-        <v>2078</v>
+        <v>2074</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="M30">
-        <v>49175</v>
+        <v>49166</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1">
-        <v>2079</v>
+        <v>2075</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="M31">
-        <v>49177</v>
+        <v>49169</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1">
-        <v>2080</v>
+        <v>2076</v>
       </c>
       <c r="B32" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="M32">
-        <v>49180</v>
+        <v>49171</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1">
-        <v>2081</v>
+        <v>2077</v>
       </c>
       <c r="B33" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="M33">
-        <v>49182</v>
+        <v>49173</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1">
-        <v>2082</v>
+        <v>2078</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="M34">
-        <v>49184</v>
+        <v>49175</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="M35">
-        <v>49186</v>
+        <v>49177</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="M36">
-        <v>49188</v>
+        <v>49180</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1">
-        <v>2085</v>
+        <v>2081</v>
       </c>
       <c r="B37" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="M37">
-        <v>49190</v>
+        <v>49182</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1">
-        <v>2086</v>
+        <v>2082</v>
       </c>
       <c r="B38" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="M38">
-        <v>49192</v>
+        <v>49184</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="M39">
-        <v>49194</v>
+        <v>49186</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="B40" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="M40">
-        <v>49196</v>
+        <v>49188</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="B41" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="M41">
-        <v>49198</v>
+        <v>49190</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="B42" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="M42">
-        <v>49200</v>
+        <v>49192</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1">
-        <v>2091</v>
+        <v>2087</v>
       </c>
       <c r="B43" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C43" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="M43">
-        <v>49202</v>
+        <v>49194</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="B44" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C44" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="M44">
-        <v>49204</v>
+        <v>49196</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1">
-        <v>2106</v>
+        <v>2089</v>
       </c>
       <c r="B45" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C45" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="M45">
-        <v>52210</v>
+        <v>49198</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1">
-        <v>1892</v>
+        <v>2090</v>
       </c>
       <c r="B46" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="M46">
-        <v>44404</v>
+        <v>49200</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1">
-        <v>1668</v>
+        <v>2091</v>
       </c>
       <c r="B47" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C47" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="M47">
-        <v>39305</v>
+        <v>49202</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1">
-        <v>1425</v>
+        <v>2092</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C48" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="M48">
-        <v>29791</v>
+        <v>49204</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1">
-        <v>1427</v>
+        <v>2106</v>
       </c>
       <c r="B49" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C49" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="M49">
-        <v>29793</v>
+        <v>52210</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1">
-        <v>1172</v>
+        <v>1892</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C50" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
+      </c>
+      <c r="M50">
+        <v>44404</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1">
-        <v>1428</v>
+        <v>2688</v>
       </c>
       <c r="B51" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C51" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="M51">
-        <v>29794</v>
+        <v>66739</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1">
-        <v>1429</v>
+        <v>2689</v>
       </c>
       <c r="B52" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C52" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="M52">
-        <v>29795</v>
+        <v>66740</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1">
-        <v>940</v>
+        <v>2690</v>
       </c>
       <c r="B53" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C53" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
-      <c r="L53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
-        <v>33865</v>
+        <v>66741</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1">
-        <v>941</v>
+        <v>2691</v>
       </c>
       <c r="B54" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
-      <c r="L54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M54">
-        <v>15733</v>
+        <v>66742</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1">
-        <v>942</v>
+        <v>1668</v>
       </c>
       <c r="B55" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M55">
-        <v>15734</v>
+        <v>39305</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1">
-        <v>943</v>
+        <v>2692</v>
       </c>
       <c r="B56" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C56" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M56">
-        <v>15735</v>
+        <v>66743</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1">
-        <v>944</v>
+        <v>2693</v>
       </c>
       <c r="B57" t="s">
         <v>107</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
-      <c r="L57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M57">
-        <v>19950</v>
+        <v>66744</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1">
-        <v>945</v>
+        <v>2694</v>
       </c>
       <c r="B58" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M58">
-        <v>15737</v>
+        <v>66745</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1">
-        <v>946</v>
+        <v>2695</v>
       </c>
       <c r="B59" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C59" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
-      <c r="L59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M59">
-        <v>15738</v>
+        <v>66746</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1">
-        <v>947</v>
+        <v>2696</v>
       </c>
       <c r="B60" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C60" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
-        <v>15739</v>
+        <v>66747</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1">
-        <v>948</v>
+        <v>2697</v>
       </c>
       <c r="B61" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C61" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
-      <c r="L61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M61">
-        <v>15740</v>
+        <v>66748</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1">
-        <v>949</v>
+        <v>2698</v>
       </c>
       <c r="B62" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C62" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
-      <c r="L62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M62">
-        <v>15741</v>
+        <v>66749</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1">
-        <v>950</v>
+        <v>2699</v>
       </c>
       <c r="B63" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
-      <c r="L63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M63">
-        <v>19949</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1">
-        <v>1718</v>
+        <v>2700</v>
       </c>
       <c r="B64" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C64" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="M64">
-        <v>41164</v>
+        <v>66751</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1">
-        <v>951</v>
+        <v>2701</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="C65" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
-      <c r="L65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M65">
-        <v>19948</v>
+        <v>66752</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1">
-        <v>953</v>
+        <v>2702</v>
       </c>
       <c r="B66" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C66" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
-      <c r="L66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M66">
-        <v>15745</v>
+        <v>66753</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1">
-        <v>954</v>
+        <v>2703</v>
       </c>
       <c r="B67" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
-      <c r="L67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M67">
-        <v>19947</v>
+        <v>66754</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1">
-        <v>955</v>
+        <v>2704</v>
       </c>
       <c r="B68" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C68" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
-      <c r="L68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M68">
-        <v>15747</v>
+        <v>66755</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1">
-        <v>956</v>
+        <v>1425</v>
       </c>
       <c r="B69" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="C69" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
-      <c r="L69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M69">
-        <v>19946</v>
+        <v>29791</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1">
-        <v>957</v>
+        <v>2705</v>
       </c>
       <c r="B70" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="C70" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
-      <c r="L70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M70">
-        <v>15749</v>
+        <v>66756</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1">
-        <v>958</v>
+        <v>2706</v>
       </c>
       <c r="B71" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M71">
-        <v>15750</v>
+        <v>66757</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1">
-        <v>959</v>
+        <v>1427</v>
       </c>
       <c r="B72" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
-      <c r="L72" t="s">
-        <v>137</v>
+      <c r="J72" t="s">
+        <v>123</v>
       </c>
       <c r="M72">
-        <v>15751</v>
+        <v>29793</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1">
-        <v>960</v>
+        <v>2707</v>
       </c>
       <c r="B73" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C73" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
-      <c r="L73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M73">
-        <v>19945</v>
+        <v>66758</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1">
-        <v>961</v>
+        <v>1172</v>
       </c>
       <c r="B74" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="C74" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="D74" t="s">
+        <v>126</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>15753</v>
+        <v>127</v>
+      </c>
+      <c r="I74" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="1">
-        <v>1217</v>
+        <v>1428</v>
       </c>
       <c r="B75" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="C75" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M75">
-        <v>20722</v>
+        <v>29794</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="1">
-        <v>962</v>
+        <v>2708</v>
       </c>
       <c r="B76" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C76" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
-      <c r="L76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M76">
-        <v>15754</v>
+        <v>66759</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1">
-        <v>1218</v>
+        <v>1429</v>
       </c>
       <c r="B77" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="C77" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
-      <c r="L77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77">
-        <v>20723</v>
+        <v>29795</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1">
-        <v>963</v>
+        <v>2709</v>
       </c>
       <c r="B78" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C78" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
-      <c r="L78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M78">
-        <v>15755</v>
+        <v>66760</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1">
-        <v>964</v>
+        <v>2710</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="C79" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
-      <c r="L79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M79">
-        <v>15756</v>
+        <v>66761</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1">
-        <v>1220</v>
+        <v>2711</v>
       </c>
       <c r="B80" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="C80" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
-      <c r="L80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M80">
-        <v>20725</v>
+        <v>66762</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1">
-        <v>965</v>
+        <v>2712</v>
       </c>
       <c r="B81" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C81" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
-      <c r="L81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M81">
-        <v>15757</v>
+        <v>66763</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1">
-        <v>1221</v>
+        <v>2713</v>
       </c>
       <c r="B82" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="C82" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
-      <c r="L82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M82">
-        <v>20726</v>
+        <v>66764</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1">
-        <v>966</v>
+        <v>2714</v>
       </c>
       <c r="B83" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="C83" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
-      <c r="L83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83">
-        <v>15758</v>
+        <v>66765</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1">
-        <v>1222</v>
+        <v>2715</v>
       </c>
       <c r="B84" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
       <c r="C84" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
-      <c r="L84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M84">
-        <v>20727</v>
+        <v>66769</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1">
-        <v>967</v>
+        <v>2716</v>
       </c>
       <c r="B85" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="C85" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
-      <c r="L85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M85">
-        <v>15759</v>
+        <v>66768</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="1">
-        <v>1223</v>
+        <v>2717</v>
       </c>
       <c r="B86" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="C86" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
-      <c r="L86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M86">
-        <v>20728</v>
+        <v>66770</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="1">
-        <v>968</v>
+        <v>940</v>
       </c>
       <c r="B87" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="C87" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="L87" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="M87">
-        <v>15760</v>
+        <v>33865</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1">
-        <v>1224</v>
+        <v>941</v>
       </c>
       <c r="B88" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="C88" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
+      <c r="L88" t="s">
+        <v>144</v>
+      </c>
       <c r="M88">
-        <v>20729</v>
+        <v>15733</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1">
-        <v>969</v>
+        <v>942</v>
       </c>
       <c r="B89" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="C89" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="L89" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="M89">
-        <v>15761</v>
+        <v>15734</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="1">
-        <v>1225</v>
+        <v>943</v>
       </c>
       <c r="B90" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="C90" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="L90" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="M90">
-        <v>20730</v>
+        <v>15735</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="1">
-        <v>970</v>
+        <v>944</v>
       </c>
       <c r="B91" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="C91" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="L91" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="M91">
-        <v>15762</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="1">
-        <v>1226</v>
+        <v>945</v>
       </c>
       <c r="B92" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="C92" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="L92" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="M92">
-        <v>20731</v>
+        <v>15737</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="B93" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="C93" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
-      <c r="I93" t="s">
-        <v>178</v>
+      <c r="L93" t="s">
+        <v>154</v>
       </c>
       <c r="M93">
-        <v>15763</v>
+        <v>15738</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1">
-        <v>1227</v>
+        <v>947</v>
       </c>
       <c r="B94" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="L94" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="M94">
-        <v>20732</v>
+        <v>15739</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1">
-        <v>972</v>
+        <v>948</v>
       </c>
       <c r="B95" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="C95" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="L95" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="M95">
-        <v>15764</v>
+        <v>15740</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="1">
-        <v>1228</v>
+        <v>949</v>
       </c>
       <c r="B96" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="C96" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="L96" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="M96">
-        <v>20733</v>
+        <v>15741</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="1">
-        <v>973</v>
+        <v>950</v>
       </c>
       <c r="B97" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="C97" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="L97" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="M97">
-        <v>19944</v>
+        <v>19949</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="1">
-        <v>1229</v>
+        <v>1718</v>
       </c>
       <c r="B98" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="C98" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
-      <c r="L98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M98">
-        <v>20734</v>
+        <v>41164</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="1">
-        <v>974</v>
+        <v>951</v>
       </c>
       <c r="B99" t="s">
-        <v>189</v>
+        <v>164</v>
       </c>
       <c r="C99" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="L99" t="s">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="M99">
-        <v>15766</v>
+        <v>19948</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="1">
-        <v>1230</v>
+        <v>953</v>
       </c>
       <c r="B100" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="C100" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="L100" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="M100">
-        <v>20735</v>
+        <v>15745</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="1">
-        <v>975</v>
+        <v>954</v>
       </c>
       <c r="B101" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="C101" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="L101" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="M101">
-        <v>15767</v>
+        <v>19947</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1">
-        <v>1231</v>
+        <v>955</v>
       </c>
       <c r="B102" t="s">
-        <v>195</v>
+        <v>170</v>
       </c>
       <c r="C102" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="L102" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="M102">
-        <v>20736</v>
+        <v>15747</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="B103" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="C103" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="L103" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="M103">
-        <v>15768</v>
+        <v>19946</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1">
-        <v>1232</v>
+        <v>957</v>
       </c>
       <c r="B104" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="C104" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="L104" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="M104">
-        <v>20737</v>
+        <v>15749</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1">
-        <v>977</v>
+        <v>958</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="C105" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="L105" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="M105">
-        <v>15769</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1">
-        <v>1233</v>
+        <v>959</v>
       </c>
       <c r="B106" t="s">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="C106" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="L106" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="M106">
-        <v>20738</v>
+        <v>15751</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1">
-        <v>978</v>
+        <v>960</v>
       </c>
       <c r="B107" t="s">
-        <v>205</v>
+        <v>180</v>
       </c>
       <c r="C107" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="L107" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="M107">
-        <v>15770</v>
+        <v>19945</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1">
-        <v>1234</v>
+        <v>961</v>
       </c>
       <c r="B108" t="s">
-        <v>207</v>
+        <v>182</v>
       </c>
       <c r="C108" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="L108" t="s">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="M108">
-        <v>20739</v>
+        <v>15753</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1">
-        <v>979</v>
+        <v>1217</v>
       </c>
       <c r="B109" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
       <c r="C109" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="L109" t="s">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="M109">
-        <v>19943</v>
+        <v>20722</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1">
-        <v>1235</v>
+        <v>962</v>
       </c>
       <c r="B110" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="C110" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
+      <c r="L110" t="s">
+        <v>187</v>
+      </c>
       <c r="M110">
-        <v>20740</v>
+        <v>15754</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1">
-        <v>980</v>
+        <v>1218</v>
       </c>
       <c r="B111" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="C111" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="L111" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="M111">
-        <v>19942</v>
+        <v>20723</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1">
-        <v>1236</v>
+        <v>963</v>
       </c>
       <c r="B112" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="C112" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="L112" t="s">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="M112">
-        <v>34596</v>
+        <v>15755</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1">
-        <v>981</v>
+        <v>964</v>
       </c>
       <c r="B113" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="C113" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="L113" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="M113">
-        <v>19941</v>
+        <v>15756</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1">
-        <v>1237</v>
+        <v>1220</v>
       </c>
       <c r="B114" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="C114" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="L114" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="M114">
-        <v>20742</v>
+        <v>20725</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1">
-        <v>982</v>
+        <v>965</v>
       </c>
       <c r="B115" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="C115" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="L115" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="M115">
-        <v>15774</v>
+        <v>15757</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1">
-        <v>1238</v>
+        <v>1221</v>
       </c>
       <c r="B116" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="C116" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="L116" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="M116">
-        <v>20743</v>
+        <v>20726</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1">
-        <v>983</v>
+        <v>966</v>
       </c>
       <c r="B117" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="C117" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="L117" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="M117">
-        <v>19940</v>
+        <v>15758</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1">
-        <v>1239</v>
+        <v>1222</v>
       </c>
       <c r="B118" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="C118" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="L118" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="M118">
-        <v>20744</v>
+        <v>20727</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1">
-        <v>984</v>
+        <v>967</v>
       </c>
       <c r="B119" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="C119" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="L119" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="M119">
-        <v>15776</v>
+        <v>15759</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1">
-        <v>1240</v>
+        <v>1223</v>
       </c>
       <c r="B120" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="C120" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="L120" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="M120">
-        <v>20745</v>
+        <v>20728</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1">
-        <v>985</v>
+        <v>968</v>
       </c>
       <c r="B121" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="C121" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="L121" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="M121">
-        <v>19939</v>
+        <v>15760</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1">
-        <v>1241</v>
+        <v>1224</v>
       </c>
       <c r="B122" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="C122" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
-      <c r="L122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M122">
-        <v>20746</v>
+        <v>20729</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1">
-        <v>986</v>
+        <v>969</v>
       </c>
       <c r="B123" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="C123" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="L123" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="M123">
-        <v>15778</v>
+        <v>15761</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1">
-        <v>1242</v>
+        <v>1225</v>
       </c>
       <c r="B124" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="C124" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="L124" t="s">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="M124">
-        <v>20747</v>
+        <v>20730</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1">
-        <v>987</v>
+        <v>970</v>
       </c>
       <c r="B125" t="s">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="C125" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="L125" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="M125">
-        <v>15779</v>
+        <v>15762</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1">
-        <v>1243</v>
+        <v>1226</v>
       </c>
       <c r="B126" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="C126" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="L126" t="s">
-        <v>242</v>
+        <v>218</v>
       </c>
       <c r="M126">
-        <v>20748</v>
+        <v>20731</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1">
-        <v>988</v>
+        <v>971</v>
       </c>
       <c r="B127" t="s">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="C127" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
-      <c r="L127" t="s">
-        <v>244</v>
+      <c r="I127" t="s">
+        <v>220</v>
       </c>
       <c r="M127">
-        <v>15780</v>
+        <v>15763</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1">
-        <v>1244</v>
+        <v>1227</v>
       </c>
       <c r="B128" t="s">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="C128" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="L128" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="M128">
-        <v>20749</v>
+        <v>20732</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="B129" t="s">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="C129" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="L129" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="M129">
-        <v>19938</v>
+        <v>15764</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1">
-        <v>1245</v>
+        <v>1228</v>
       </c>
       <c r="B130" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="C130" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="L130" t="s">
-        <v>250</v>
+        <v>226</v>
       </c>
       <c r="M130">
-        <v>20750</v>
+        <v>20733</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="B131" t="s">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="C131" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="L131" t="s">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="M131">
-        <v>15782</v>
+        <v>19944</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1">
-        <v>1246</v>
+        <v>1229</v>
       </c>
       <c r="B132" t="s">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="C132" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="L132" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="M132">
-        <v>20751</v>
+        <v>20734</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1">
-        <v>991</v>
+        <v>974</v>
       </c>
       <c r="B133" t="s">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="C133" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="L133" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="M133">
-        <v>15783</v>
+        <v>15766</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1">
-        <v>992</v>
+        <v>1230</v>
       </c>
       <c r="B134" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="C134" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="L134" t="s">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="M134">
-        <v>15784</v>
+        <v>20735</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="B135" t="s">
-        <v>259</v>
+        <v>235</v>
       </c>
       <c r="C135" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="L135" t="s">
-        <v>260</v>
+        <v>236</v>
       </c>
       <c r="M135">
-        <v>15785</v>
+        <v>15767</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="1">
-        <v>994</v>
+        <v>1231</v>
       </c>
       <c r="B136" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="C136" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="L136" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="M136">
-        <v>15786</v>
+        <v>20736</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1">
-        <v>1506</v>
+        <v>976</v>
       </c>
       <c r="B137" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="C137" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
-      <c r="J137" t="s">
-        <v>264</v>
+      <c r="L137" t="s">
+        <v>240</v>
       </c>
       <c r="M137">
-        <v>34598</v>
+        <v>15768</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1">
-        <v>995</v>
+        <v>1232</v>
       </c>
       <c r="B138" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="C138" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="L138" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="M138">
-        <v>15787</v>
+        <v>20737</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="B139" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="C139" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="L139" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="M139">
-        <v>15788</v>
+        <v>15769</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1">
-        <v>997</v>
+        <v>1233</v>
       </c>
       <c r="B140" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="C140" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="L140" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="M140">
-        <v>15789</v>
+        <v>20738</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1">
-        <v>998</v>
+        <v>978</v>
       </c>
       <c r="B141" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="C141" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="L141" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="M141">
-        <v>15790</v>
+        <v>15770</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1">
-        <v>999</v>
+        <v>1234</v>
       </c>
       <c r="B142" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="C142" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L142" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="M142">
-        <v>15791</v>
+        <v>20739</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1">
-        <v>1000</v>
+        <v>979</v>
       </c>
       <c r="B143" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="C143" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L143" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="M143">
-        <v>15792</v>
+        <v>19943</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1">
-        <v>1001</v>
+        <v>1235</v>
       </c>
       <c r="B144" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="C144" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>15</v>
       </c>
       <c r="M144">
-        <v>15793</v>
+        <v>20740</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1">
-        <v>1002</v>
+        <v>980</v>
       </c>
       <c r="B145" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="C145" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L145" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="M145">
-        <v>18218</v>
+        <v>19942</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1">
-        <v>1003</v>
+        <v>1236</v>
       </c>
       <c r="B146" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="C146" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L146" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="M146">
-        <v>18216</v>
+        <v>34596</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1">
-        <v>1004</v>
+        <v>981</v>
       </c>
       <c r="B147" t="s">
-        <v>283</v>
+        <v>258</v>
       </c>
       <c r="C147" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L147" t="s">
-        <v>284</v>
+        <v>259</v>
       </c>
       <c r="M147">
-        <v>18214</v>
+        <v>19941</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1">
-        <v>1005</v>
+        <v>1237</v>
       </c>
       <c r="B148" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="C148" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L148" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
       <c r="M148">
-        <v>18212</v>
+        <v>20742</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1">
-        <v>1006</v>
+        <v>982</v>
       </c>
       <c r="B149" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="C149" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L149" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="M149">
-        <v>18211</v>
+        <v>15774</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1">
-        <v>1007</v>
+        <v>1238</v>
       </c>
       <c r="B150" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="C150" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L150" t="s">
-        <v>290</v>
+        <v>265</v>
       </c>
       <c r="M150">
-        <v>18209</v>
+        <v>20743</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="B151" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="C151" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L151" t="s">
-        <v>292</v>
+        <v>267</v>
       </c>
       <c r="M151">
-        <v>19937</v>
+        <v>19940</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1">
-        <v>1009</v>
+        <v>1239</v>
       </c>
       <c r="B152" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="C152" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L152" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="M152">
-        <v>16795</v>
+        <v>20744</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="B153" t="s">
-        <v>295</v>
+        <v>270</v>
       </c>
       <c r="C153" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L153" t="s">
-        <v>296</v>
+        <v>271</v>
       </c>
       <c r="M153">
-        <v>18138</v>
+        <v>15776</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1">
-        <v>1011</v>
+        <v>1240</v>
       </c>
       <c r="B154" t="s">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="C154" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L154" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="M154">
-        <v>15800</v>
+        <v>20745</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1">
-        <v>1012</v>
+        <v>985</v>
       </c>
       <c r="B155" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="C155" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L155" t="s">
-        <v>300</v>
+        <v>275</v>
       </c>
       <c r="M155">
-        <v>18139</v>
+        <v>19939</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1">
-        <v>1013</v>
+        <v>1241</v>
       </c>
       <c r="B156" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="C156" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L156" t="s">
-        <v>302</v>
+        <v>277</v>
       </c>
       <c r="M156">
-        <v>15803</v>
+        <v>20746</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1">
-        <v>1014</v>
+        <v>986</v>
       </c>
       <c r="B157" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="C157" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L157" t="s">
-        <v>304</v>
+        <v>267</v>
       </c>
       <c r="M157">
-        <v>19936</v>
+        <v>15778</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1">
-        <v>1015</v>
+        <v>1242</v>
       </c>
       <c r="B158" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="C158" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L158" t="s">
-        <v>306</v>
+        <v>280</v>
       </c>
       <c r="M158">
-        <v>15807</v>
+        <v>20747</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1">
-        <v>1016</v>
+        <v>987</v>
       </c>
       <c r="B159" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="C159" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L159" t="s">
-        <v>308</v>
+        <v>282</v>
       </c>
       <c r="M159">
-        <v>15808</v>
+        <v>15779</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1">
-        <v>1017</v>
+        <v>1243</v>
       </c>
       <c r="B160" t="s">
-        <v>309</v>
+        <v>283</v>
       </c>
       <c r="C160" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L160" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M160">
-        <v>15809</v>
+        <v>20748</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1">
-        <v>1018</v>
+        <v>988</v>
       </c>
       <c r="B161" t="s">
-        <v>311</v>
+        <v>285</v>
       </c>
       <c r="C161" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L161" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="M161">
-        <v>15838</v>
+        <v>15780</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1">
-        <v>1019</v>
+        <v>1244</v>
       </c>
       <c r="B162" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="C162" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L162" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="M162">
-        <v>15811</v>
+        <v>20749</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1">
-        <v>1020</v>
+        <v>989</v>
       </c>
       <c r="B163" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="C163" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L163" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="M163">
-        <v>15837</v>
+        <v>19938</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1">
-        <v>1021</v>
+        <v>1245</v>
       </c>
       <c r="B164" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="C164" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L164" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="M164">
-        <v>18193</v>
+        <v>20750</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1">
-        <v>1022</v>
+        <v>990</v>
       </c>
       <c r="B165" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="C165" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="L165" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="M165">
-        <v>15814</v>
+        <v>15782</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1">
+        <v>1246</v>
+      </c>
+      <c r="B166" t="s">
+        <v>295</v>
+      </c>
+      <c r="C166" t="s">
+        <v>18</v>
+      </c>
+      <c r="E166" t="s">
+        <v>15</v>
+      </c>
+      <c r="L166" t="s">
+        <v>296</v>
+      </c>
+      <c r="M166">
+        <v>20751</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" s="1">
+        <v>991</v>
+      </c>
+      <c r="B167" t="s">
+        <v>297</v>
+      </c>
+      <c r="C167" t="s">
+        <v>18</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="L167" t="s">
+        <v>298</v>
+      </c>
+      <c r="M167">
+        <v>15783</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" s="1">
+        <v>992</v>
+      </c>
+      <c r="B168" t="s">
+        <v>299</v>
+      </c>
+      <c r="C168" t="s">
+        <v>18</v>
+      </c>
+      <c r="E168" t="s">
+        <v>15</v>
+      </c>
+      <c r="L168" t="s">
+        <v>300</v>
+      </c>
+      <c r="M168">
+        <v>15784</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" s="1">
+        <v>993</v>
+      </c>
+      <c r="B169" t="s">
+        <v>301</v>
+      </c>
+      <c r="C169" t="s">
+        <v>18</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="L169" t="s">
+        <v>302</v>
+      </c>
+      <c r="M169">
+        <v>15785</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" s="1">
+        <v>994</v>
+      </c>
+      <c r="B170" t="s">
+        <v>303</v>
+      </c>
+      <c r="C170" t="s">
+        <v>18</v>
+      </c>
+      <c r="E170" t="s">
+        <v>15</v>
+      </c>
+      <c r="L170" t="s">
+        <v>304</v>
+      </c>
+      <c r="M170">
+        <v>15786</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" s="1">
+        <v>1506</v>
+      </c>
+      <c r="B171" t="s">
+        <v>305</v>
+      </c>
+      <c r="C171" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="J171" t="s">
+        <v>306</v>
+      </c>
+      <c r="M171">
+        <v>34598</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" s="1">
+        <v>995</v>
+      </c>
+      <c r="B172" t="s">
+        <v>307</v>
+      </c>
+      <c r="C172" t="s">
+        <v>18</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
+      </c>
+      <c r="L172" t="s">
+        <v>308</v>
+      </c>
+      <c r="M172">
+        <v>15787</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" s="1">
+        <v>996</v>
+      </c>
+      <c r="B173" t="s">
+        <v>309</v>
+      </c>
+      <c r="C173" t="s">
+        <v>18</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="L173" t="s">
+        <v>310</v>
+      </c>
+      <c r="M173">
+        <v>15788</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" s="1">
+        <v>997</v>
+      </c>
+      <c r="B174" t="s">
+        <v>311</v>
+      </c>
+      <c r="C174" t="s">
+        <v>18</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
+      </c>
+      <c r="L174" t="s">
+        <v>312</v>
+      </c>
+      <c r="M174">
+        <v>15789</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" s="1">
+        <v>998</v>
+      </c>
+      <c r="B175" t="s">
+        <v>313</v>
+      </c>
+      <c r="C175" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
+      </c>
+      <c r="L175" t="s">
+        <v>314</v>
+      </c>
+      <c r="M175">
+        <v>15790</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" s="1">
+        <v>999</v>
+      </c>
+      <c r="B176" t="s">
+        <v>315</v>
+      </c>
+      <c r="C176" t="s">
+        <v>25</v>
+      </c>
+      <c r="E176" t="s">
+        <v>43</v>
+      </c>
+      <c r="L176" t="s">
+        <v>316</v>
+      </c>
+      <c r="M176">
+        <v>15791</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" s="1">
+        <v>1000</v>
+      </c>
+      <c r="B177" t="s">
+        <v>317</v>
+      </c>
+      <c r="C177" t="s">
+        <v>25</v>
+      </c>
+      <c r="E177" t="s">
+        <v>43</v>
+      </c>
+      <c r="L177" t="s">
+        <v>318</v>
+      </c>
+      <c r="M177">
+        <v>15792</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" s="1">
+        <v>1001</v>
+      </c>
+      <c r="B178" t="s">
+        <v>319</v>
+      </c>
+      <c r="C178" t="s">
+        <v>25</v>
+      </c>
+      <c r="E178" t="s">
+        <v>43</v>
+      </c>
+      <c r="L178" t="s">
+        <v>320</v>
+      </c>
+      <c r="M178">
+        <v>15793</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" s="1">
+        <v>1002</v>
+      </c>
+      <c r="B179" t="s">
+        <v>321</v>
+      </c>
+      <c r="C179" t="s">
+        <v>25</v>
+      </c>
+      <c r="E179" t="s">
+        <v>43</v>
+      </c>
+      <c r="L179" t="s">
+        <v>322</v>
+      </c>
+      <c r="M179">
+        <v>18218</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" s="1">
+        <v>1003</v>
+      </c>
+      <c r="B180" t="s">
+        <v>323</v>
+      </c>
+      <c r="C180" t="s">
+        <v>25</v>
+      </c>
+      <c r="E180" t="s">
+        <v>43</v>
+      </c>
+      <c r="L180" t="s">
+        <v>324</v>
+      </c>
+      <c r="M180">
+        <v>18216</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" s="1">
+        <v>1004</v>
+      </c>
+      <c r="B181" t="s">
+        <v>325</v>
+      </c>
+      <c r="C181" t="s">
+        <v>25</v>
+      </c>
+      <c r="E181" t="s">
+        <v>43</v>
+      </c>
+      <c r="L181" t="s">
+        <v>326</v>
+      </c>
+      <c r="M181">
+        <v>18214</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" s="1">
+        <v>1005</v>
+      </c>
+      <c r="B182" t="s">
+        <v>327</v>
+      </c>
+      <c r="C182" t="s">
+        <v>25</v>
+      </c>
+      <c r="E182" t="s">
+        <v>43</v>
+      </c>
+      <c r="L182" t="s">
+        <v>328</v>
+      </c>
+      <c r="M182">
+        <v>18212</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" s="1">
+        <v>1006</v>
+      </c>
+      <c r="B183" t="s">
+        <v>329</v>
+      </c>
+      <c r="C183" t="s">
+        <v>25</v>
+      </c>
+      <c r="E183" t="s">
+        <v>43</v>
+      </c>
+      <c r="L183" t="s">
+        <v>330</v>
+      </c>
+      <c r="M183">
+        <v>18211</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" s="1">
+        <v>1007</v>
+      </c>
+      <c r="B184" t="s">
+        <v>331</v>
+      </c>
+      <c r="C184" t="s">
+        <v>25</v>
+      </c>
+      <c r="E184" t="s">
+        <v>43</v>
+      </c>
+      <c r="L184" t="s">
+        <v>332</v>
+      </c>
+      <c r="M184">
+        <v>18209</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" s="1">
+        <v>1008</v>
+      </c>
+      <c r="B185" t="s">
+        <v>333</v>
+      </c>
+      <c r="C185" t="s">
+        <v>25</v>
+      </c>
+      <c r="E185" t="s">
+        <v>43</v>
+      </c>
+      <c r="L185" t="s">
+        <v>334</v>
+      </c>
+      <c r="M185">
+        <v>19937</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" s="1">
+        <v>1009</v>
+      </c>
+      <c r="B186" t="s">
+        <v>335</v>
+      </c>
+      <c r="C186" t="s">
+        <v>25</v>
+      </c>
+      <c r="E186" t="s">
+        <v>43</v>
+      </c>
+      <c r="L186" t="s">
+        <v>336</v>
+      </c>
+      <c r="M186">
+        <v>16795</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" s="1">
+        <v>1010</v>
+      </c>
+      <c r="B187" t="s">
+        <v>337</v>
+      </c>
+      <c r="C187" t="s">
+        <v>25</v>
+      </c>
+      <c r="E187" t="s">
+        <v>43</v>
+      </c>
+      <c r="L187" t="s">
+        <v>338</v>
+      </c>
+      <c r="M187">
+        <v>18138</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" s="1">
+        <v>1011</v>
+      </c>
+      <c r="B188" t="s">
+        <v>339</v>
+      </c>
+      <c r="C188" t="s">
+        <v>25</v>
+      </c>
+      <c r="E188" t="s">
+        <v>43</v>
+      </c>
+      <c r="L188" t="s">
+        <v>340</v>
+      </c>
+      <c r="M188">
+        <v>15800</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" s="1">
+        <v>1012</v>
+      </c>
+      <c r="B189" t="s">
+        <v>341</v>
+      </c>
+      <c r="C189" t="s">
+        <v>25</v>
+      </c>
+      <c r="E189" t="s">
+        <v>43</v>
+      </c>
+      <c r="L189" t="s">
+        <v>342</v>
+      </c>
+      <c r="M189">
+        <v>18139</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" s="1">
+        <v>1013</v>
+      </c>
+      <c r="B190" t="s">
+        <v>343</v>
+      </c>
+      <c r="C190" t="s">
+        <v>25</v>
+      </c>
+      <c r="E190" t="s">
+        <v>43</v>
+      </c>
+      <c r="L190" t="s">
+        <v>344</v>
+      </c>
+      <c r="M190">
+        <v>15803</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" s="1">
+        <v>1014</v>
+      </c>
+      <c r="B191" t="s">
+        <v>345</v>
+      </c>
+      <c r="C191" t="s">
+        <v>25</v>
+      </c>
+      <c r="E191" t="s">
+        <v>43</v>
+      </c>
+      <c r="L191" t="s">
+        <v>346</v>
+      </c>
+      <c r="M191">
+        <v>19936</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" s="1">
+        <v>1015</v>
+      </c>
+      <c r="B192" t="s">
+        <v>347</v>
+      </c>
+      <c r="C192" t="s">
+        <v>25</v>
+      </c>
+      <c r="E192" t="s">
+        <v>43</v>
+      </c>
+      <c r="L192" t="s">
+        <v>348</v>
+      </c>
+      <c r="M192">
+        <v>15807</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" s="1">
+        <v>1016</v>
+      </c>
+      <c r="B193" t="s">
+        <v>349</v>
+      </c>
+      <c r="C193" t="s">
+        <v>14</v>
+      </c>
+      <c r="E193" t="s">
+        <v>43</v>
+      </c>
+      <c r="L193" t="s">
+        <v>350</v>
+      </c>
+      <c r="M193">
+        <v>15808</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" s="1">
+        <v>1017</v>
+      </c>
+      <c r="B194" t="s">
+        <v>351</v>
+      </c>
+      <c r="C194" t="s">
+        <v>14</v>
+      </c>
+      <c r="E194" t="s">
+        <v>43</v>
+      </c>
+      <c r="L194" t="s">
+        <v>352</v>
+      </c>
+      <c r="M194">
+        <v>15809</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" s="1">
+        <v>1018</v>
+      </c>
+      <c r="B195" t="s">
+        <v>353</v>
+      </c>
+      <c r="C195" t="s">
+        <v>14</v>
+      </c>
+      <c r="E195" t="s">
+        <v>43</v>
+      </c>
+      <c r="L195" t="s">
+        <v>354</v>
+      </c>
+      <c r="M195">
+        <v>15838</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" s="1">
+        <v>1019</v>
+      </c>
+      <c r="B196" t="s">
+        <v>355</v>
+      </c>
+      <c r="C196" t="s">
+        <v>14</v>
+      </c>
+      <c r="E196" t="s">
+        <v>43</v>
+      </c>
+      <c r="L196" t="s">
+        <v>356</v>
+      </c>
+      <c r="M196">
+        <v>15811</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" s="1">
+        <v>1020</v>
+      </c>
+      <c r="B197" t="s">
+        <v>357</v>
+      </c>
+      <c r="C197" t="s">
+        <v>14</v>
+      </c>
+      <c r="E197" t="s">
+        <v>43</v>
+      </c>
+      <c r="L197" t="s">
+        <v>358</v>
+      </c>
+      <c r="M197">
+        <v>15837</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" s="1">
+        <v>1021</v>
+      </c>
+      <c r="B198" t="s">
+        <v>359</v>
+      </c>
+      <c r="C198" t="s">
+        <v>14</v>
+      </c>
+      <c r="E198" t="s">
+        <v>43</v>
+      </c>
+      <c r="L198" t="s">
+        <v>360</v>
+      </c>
+      <c r="M198">
+        <v>18193</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" s="1">
+        <v>1022</v>
+      </c>
+      <c r="B199" t="s">
+        <v>361</v>
+      </c>
+      <c r="C199" t="s">
+        <v>14</v>
+      </c>
+      <c r="E199" t="s">
+        <v>43</v>
+      </c>
+      <c r="L199" t="s">
+        <v>362</v>
+      </c>
+      <c r="M199">
+        <v>15814</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" s="1">
         <v>1023</v>
       </c>
-      <c r="B166" t="s">
-[...11 lines deleted...]
-      <c r="M166">
+      <c r="B200" t="s">
+        <v>363</v>
+      </c>
+      <c r="C200" t="s">
+        <v>14</v>
+      </c>
+      <c r="E200" t="s">
+        <v>43</v>
+      </c>
+      <c r="L200" t="s">
+        <v>364</v>
+      </c>
+      <c r="M200">
         <v>15815</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>